--- v1 (2026-09-07)
+++ v2 (2026-09-27)
@@ -6,54 +6,54 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/tara_burke_illinoiscomptroller_gov/Documents/Desktop/ADA Compliant Reports/Accessible Documents/DTA Excels--PDF Accessible/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/chris_maley_illinoiscomptroller_gov/Documents/Reports/Debt Transparency/IOC forms/ADA accessible SCOs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="31" documentId="8_{3004EBE3-F261-47ED-B2F4-CB3E3E8CBAA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{737314D2-256D-4B89-9D5C-BBAD509B4FC6}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{8BDC635C-CC82-4F71-987D-600C6EE0E931}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{70D0A426-C384-49F3-A346-1E6C5C7AAC28}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -1257,63 +1257,75 @@
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Agency Name: </a:t>
+            <a:t>Agency Name</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Agency Number: </a:t>
+            <a:t>Agency Number</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Reporting Period Ending: </a:t>
+            <a:t>Reporting Period Ending</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>1104900</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="TextBox 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F1190CE-22F8-1D88-3F3A-6176324662CA}"/>
@@ -1750,508 +1762,508 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C39" sqref="C39"/>
+      <selection activeCell="L5" sqref="L5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
-    <col min="2" max="12" width="16.7265625" customWidth="1"/>
-    <col min="13" max="13" width="9.26953125" customWidth="1"/>
+    <col min="2" max="12" width="16.7109375" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="28.5" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:14" ht="28.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="4"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="F2" s="5"/>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="7"/>
       <c r="G3" s="8"/>
       <c r="H3" s="1"/>
       <c r="J3" s="1"/>
     </row>
-    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="7"/>
       <c r="G4" s="9"/>
       <c r="H4" s="1"/>
       <c r="J4" s="1"/>
       <c r="L4" s="1"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="7"/>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="J5" s="1"/>
       <c r="L5" s="1"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="10"/>
       <c r="H6" s="11"/>
       <c r="I6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B7" s="5"/>
     </row>
-    <row r="8" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="63" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="64" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="65" t="s">
         <v>6</v>
       </c>
       <c r="I8" s="64" t="s">
         <v>7</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="31" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B9" s="51" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="45" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="47"/>
       <c r="H9" s="48" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="49" t="s">
         <v>14</v>
       </c>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
     </row>
-    <row r="10" spans="1:14" ht="87" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" ht="90" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="18" t="s">
         <v>23</v>
       </c>
       <c r="K10" s="18" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="57" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B11" s="52" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="20">
         <v>0</v>
       </c>
       <c r="D11" s="20">
         <v>0</v>
       </c>
       <c r="E11" s="21" t="e">
         <f>D11/C11</f>
         <v>#DIV/0!</v>
       </c>
       <c r="F11" s="22">
         <f>C11-D11</f>
         <v>0</v>
       </c>
       <c r="G11" s="23">
         <v>0</v>
       </c>
       <c r="H11" s="24">
         <v>0</v>
       </c>
       <c r="I11" s="20">
         <v>0</v>
       </c>
       <c r="J11" s="20">
         <v>0</v>
       </c>
       <c r="K11" s="20">
         <v>0</v>
       </c>
       <c r="L11" s="58">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B12" s="53" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="27"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="25"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="59"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B13" s="54"/>
       <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="25"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="60"/>
     </row>
-    <row r="14" spans="1:14" s="5" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14"/>
       <c r="B14" s="52" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="31">
         <v>0</v>
       </c>
       <c r="D14" s="20">
         <v>0</v>
       </c>
       <c r="E14" s="21" t="e">
         <f>D14/C14</f>
         <v>#DIV/0!</v>
       </c>
       <c r="F14" s="32">
         <f>C14-D14</f>
         <v>0</v>
       </c>
       <c r="G14" s="33">
         <v>0</v>
       </c>
       <c r="H14" s="34">
         <v>0</v>
       </c>
       <c r="I14" s="31">
         <v>0</v>
       </c>
       <c r="J14" s="32">
         <v>0</v>
       </c>
       <c r="K14" s="32">
         <v>0</v>
       </c>
       <c r="L14" s="61">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B15" s="53" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="26"/>
       <c r="E15" s="27"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="25"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="60"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B16" s="54"/>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="25"/>
       <c r="J16" s="28"/>
       <c r="K16" s="28"/>
       <c r="L16" s="60"/>
     </row>
-    <row r="17" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="52" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="31">
         <v>0</v>
       </c>
       <c r="D17" s="20">
         <v>0</v>
       </c>
       <c r="E17" s="21" t="e">
         <f>D17/C17</f>
         <v>#DIV/0!</v>
       </c>
       <c r="F17" s="32">
         <f>C17-D17</f>
         <v>0</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="34">
         <v>0</v>
       </c>
       <c r="I17" s="31">
         <v>0</v>
       </c>
       <c r="J17" s="32">
         <v>0</v>
       </c>
       <c r="K17" s="32">
         <v>0</v>
       </c>
       <c r="L17" s="61">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18"/>
       <c r="B18" s="55" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="26"/>
       <c r="E18" s="41"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="25"/>
       <c r="J18" s="28"/>
       <c r="K18" s="28"/>
       <c r="L18" s="60"/>
     </row>
-    <row r="19" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="56"/>
       <c r="C19" s="35"/>
       <c r="D19" s="36"/>
       <c r="E19" s="37"/>
       <c r="F19" s="38"/>
       <c r="G19" s="39"/>
       <c r="H19" s="40"/>
       <c r="I19" s="35"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="62"/>
     </row>
-    <row r="20" spans="1:12" s="5" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:12" s="5" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A20"/>
       <c r="B20" s="52" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="66">
         <f>C11+C14+C17</f>
         <v>0</v>
       </c>
       <c r="D20" s="67">
         <f>D11+D14+D17</f>
         <v>0</v>
       </c>
       <c r="E20" s="68" t="e">
         <f>D20/C20</f>
         <v>#DIV/0!</v>
       </c>
       <c r="F20" s="67">
         <f t="shared" ref="F20:L20" si="0">F11+F14+F17</f>
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K20" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="61">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B22" s="70"/>
       <c r="C22" s="70"/>
       <c r="D22" s="70"/>
       <c r="E22" s="70"/>
       <c r="F22" s="70"/>
       <c r="G22" s="70"/>
       <c r="H22" s="70"/>
       <c r="I22" s="70"/>
       <c r="J22" s="70"/>
       <c r="K22" s="70"/>
       <c r="L22" s="70"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B23" s="70"/>
       <c r="C23" s="70"/>
       <c r="D23" s="70"/>
       <c r="E23" s="70"/>
       <c r="F23" s="70"/>
       <c r="G23" s="70"/>
       <c r="H23" s="70"/>
       <c r="I23" s="70"/>
       <c r="J23" s="70"/>
       <c r="K23" s="70"/>
       <c r="L23" s="70"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="42"/>
       <c r="I24" s="42"/>
       <c r="J24" s="42"/>
       <c r="K24" s="42"/>
       <c r="L24" s="42"/>
     </row>
-    <row r="25" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B25" s="43"/>
     </row>
-    <row r="40" spans="2:2" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B40" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B22:L23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="62" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>