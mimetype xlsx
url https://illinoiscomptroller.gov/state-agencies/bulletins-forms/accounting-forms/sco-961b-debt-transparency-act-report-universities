--- v0 (2026-05-08)
+++ v1 (2026-09-07)
@@ -1,234 +1,197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="PNG" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/chris_maley_illinoiscomptroller_gov/Documents/Reports/Debt Transparency/Final Forms/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/tara_burke_illinoiscomptroller_gov/Documents/Desktop/ADA Compliant Reports/Accessible Documents/DTA Excels--PDF Accessible/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{AF4060FA-A589-4C72-96E0-3D9F27770BA8}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{1869602E-265F-4154-83AA-1ECD84373D0C}"/>
+  <xr:revisionPtr revIDLastSave="31" documentId="8_{3004EBE3-F261-47ED-B2F4-CB3E3E8CBAA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{737314D2-256D-4B89-9D5C-BBAD509B4FC6}"/>
   <bookViews>
-    <workbookView xWindow="33720" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F17" i="1" l="1"/>
   <c r="F14" i="1"/>
   <c r="F11" i="1"/>
-  <c r="A18" i="1" l="1"/>
-[...5 lines deleted...]
-  <c r="A15" i="1"/>
+  <c r="E17" i="1" l="1"/>
   <c r="E14" i="1"/>
-  <c r="A14" i="1"/>
-[...1 lines deleted...]
-  <c r="A12" i="1"/>
   <c r="L20" i="1"/>
   <c r="K20" i="1"/>
   <c r="J20" i="1"/>
   <c r="I20" i="1"/>
   <c r="H20" i="1"/>
   <c r="G20" i="1"/>
   <c r="F20" i="1"/>
   <c r="D20" i="1"/>
   <c r="C20" i="1"/>
-  <c r="A11" i="1"/>
   <c r="E20" i="1" l="1"/>
   <c r="E11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="40">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="31">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>Funds</t>
   </si>
   <si>
     <t>Liability Reporting</t>
   </si>
   <si>
     <t>Unappropriated Liabilities</t>
   </si>
   <si>
     <t>Late Interest Reporting (Prompt Pay/Timely Pay)</t>
   </si>
   <si>
-    <t>Agency Number</t>
-[...1 lines deleted...]
-  <si>
     <t>Major Fund Source</t>
   </si>
   <si>
     <t>University Current FY Appropriation</t>
   </si>
   <si>
     <t>University Current FY Vouchered to IOC</t>
   </si>
   <si>
     <t>% of Current FY Appropriation Vouchered to IOC</t>
   </si>
   <si>
     <t>Amount of Remaining Appropriation Estimated to be Vouchered Prior to End of FY</t>
   </si>
   <si>
     <t>Amount of Remaining Appropriation Estimated to be Vouchered to IOC in Next 10 Days</t>
   </si>
   <si>
     <t>Insufficiently Appropriated</t>
   </si>
   <si>
     <t>Estimated Late Payment Interest Penalties (between 91 and 120 days late)</t>
   </si>
   <si>
     <t>Estimated Late Payment Interest Penalties (between 121 and 180 days late)</t>
   </si>
   <si>
     <t>Estimated Late Payment Interest Penalties (between 181 and 365 days late)</t>
   </si>
   <si>
     <t>Estimated Late Payment Interest Penalties (more than 365 days late)</t>
   </si>
   <si>
     <t>General Funds*</t>
   </si>
   <si>
     <t>Federal Funds*</t>
   </si>
   <si>
     <t>XXXX</t>
   </si>
   <si>
     <t>All Other Funds*</t>
   </si>
   <si>
     <t xml:space="preserve">Totals </t>
-  </si>
-[...10 lines deleted...]
-    <t>SCO-961B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -252,818 +215,1320 @@
       <i/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
-[...5 lines deleted...]
-        <fgColor theme="0" tint="-0.14996795556505021"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...3 lines deleted...]
-      <top style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
-      <top style="medium">
-[...26 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...4 lines deleted...]
-      </right>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...68 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...2 lines deleted...]
-      <top style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...5 lines deleted...]
-      <top style="thin">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...151 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="90"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="11">
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.PNG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...48 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>266894</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>57</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="5" name="Picture 4" descr="Susana A. Mendoza, Illinois State Comptroller">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7931BD2F-C201-4DAF-913C-2FCF05C102B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="285750" y="0"/>
           <a:ext cx="3765744" cy="1111307"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6008775-5C6F-888F-5480-49BBBA0DDDE3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="276225" y="5943601"/>
+          <a:ext cx="12258675" cy="847724"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1" u="sng"/>
+            <a:t>Narrative</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1104900</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>1095375</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>104774</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="TextBox 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1602904B-9AA6-E9B4-226E-BD7B40F730B6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4714875" y="19049"/>
+          <a:ext cx="5562600" cy="447675"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2200" b="1"/>
+            <a:t>Debt Transparency</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2200" b="1" baseline="0"/>
+            <a:t> Act Report - Universities</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2200" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="TextBox 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{320DA5A4-B2DA-D9E8-B65B-782E355C0E0B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4724400" y="571500"/>
+          <a:ext cx="5572125" cy="771525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Agency Name: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Agency Number: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Reporting Period Ending: </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>1104900</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="TextBox 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F1190CE-22F8-1D88-3F3A-6176324662CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="276225" y="5343525"/>
+          <a:ext cx="12239625" cy="523875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100"/>
+            <a:t>* Note: Individual funds within the grouping must be listed out if the debt attributable to that fund is greater than $1 million.  The amount listed out individually should be included in the total listed as General Funds, Federal Funds or All Other Funds.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC01D438-A84F-4EA5-B303-A0A6705D7ACC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="266700" y="6829425"/>
+          <a:ext cx="1190625" cy="219075"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>SCO-961B</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{6BAC0A2B-9DEB-4DBD-BA4B-89FE8539788C}" name="Table1" displayName="Table1" ref="B8:L20" totalsRowShown="0" headerRowDxfId="10" tableBorderDxfId="9">
+  <autoFilter ref="B8:L20" xr:uid="{6BAC0A2B-9DEB-4DBD-BA4B-89FE8539788C}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{BCB0E2AB-B822-4C6B-B31C-26E8DD2A4D3D}" name="A"/>
+    <tableColumn id="2" xr3:uid="{05A90B3D-B1F8-43FA-875B-08CA36F0F35F}" name="B" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{2A5EEA2A-BDE5-4004-9EF7-5B44F24E15E5}" name="C" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{C80F3942-C32C-4C7D-B662-417014A4D30A}" name="D"/>
+    <tableColumn id="5" xr3:uid="{67D7FE62-BAE9-4C56-860D-59EDF72D0294}" name="E" dataDxfId="6"/>
+    <tableColumn id="6" xr3:uid="{E2BBD2E8-AE05-4C5B-8F25-62B0F93BC687}" name="F" dataDxfId="5"/>
+    <tableColumn id="7" xr3:uid="{C5748AFB-69B1-4718-A527-5F1CACC268A9}" name="G" dataDxfId="4"/>
+    <tableColumn id="8" xr3:uid="{735C8C61-70F5-4B2C-976C-ABBB3F195264}" name="H" dataDxfId="3"/>
+    <tableColumn id="9" xr3:uid="{82B6A463-A22B-4B03-A237-1BA1E4B7768C}" name="I" dataDxfId="2"/>
+    <tableColumn id="10" xr3:uid="{715B8A5F-80EE-48D5-882E-2BAE76EC52F8}" name="J" dataDxfId="1"/>
+    <tableColumn id="11" xr3:uid="{A5A6EFC3-B51B-4CB0-BEC6-715680A36323}" name="K" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1125,51 +1590,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1267,630 +1732,538 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="12" width="16.7265625" customWidth="1"/>
     <col min="13" max="13" width="9.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="28.5" x14ac:dyDescent="0.65">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
-      <c r="F1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="4"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.35">
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
-      <c r="F3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F3" s="7"/>
       <c r="G3" s="8"/>
       <c r="H3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
-      <c r="F4" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F4" s="7"/>
+      <c r="G4" s="9"/>
       <c r="H4" s="1"/>
       <c r="J4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
-      <c r="F5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="72"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="J5" s="1"/>
       <c r="L5" s="1"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="10"/>
       <c r="H6" s="11"/>
       <c r="I6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
     </row>
-    <row r="7" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B7" s="5"/>
     </row>
     <row r="8" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="13" t="s">
+      <c r="G8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="14" t="s">
+      <c r="H8" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="I8" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="J8" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="14" t="s">
+      <c r="K8" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="15" t="s">
+      <c r="L8" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="13" t="s">
+    </row>
+    <row r="9" spans="1:14" ht="31" x14ac:dyDescent="0.35">
+      <c r="B9" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="J8" s="14" t="s">
+      <c r="C9" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="K8" s="14" t="s">
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="16" t="s">
+      <c r="I9" s="49" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="17" t="s">
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+    </row>
+    <row r="10" spans="1:14" ht="87" x14ac:dyDescent="0.35">
+      <c r="A10" s="12"/>
+      <c r="B10" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="73" t="s">
+      <c r="C10" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="74"/>
-[...3 lines deleted...]
-      <c r="H9" s="18" t="s">
+      <c r="D10" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="I9" s="76" t="s">
+      <c r="E10" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="J9" s="77"/>
-[...4 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="F10" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="20" t="s">
+      <c r="G10" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="21" t="s">
+      <c r="H10" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="22" t="s">
+      <c r="I10" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="22" t="s">
+      <c r="J10" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="F10" s="22" t="s">
+      <c r="K10" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="G10" s="23" t="s">
+      <c r="L10" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="H10" s="20" t="s">
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="B11" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="I10" s="24" t="s">
-[...26 lines deleted...]
-      <c r="E11" s="30" t="e">
+      <c r="C11" s="20">
+        <v>0</v>
+      </c>
+      <c r="D11" s="20">
+        <v>0</v>
+      </c>
+      <c r="E11" s="21" t="e">
         <f>D11/C11</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="22">
         <f>C11-D11</f>
         <v>0</v>
       </c>
-      <c r="G11" s="32">
-[...14 lines deleted...]
-      <c r="L11" s="32">
+      <c r="G11" s="23">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>0</v>
+      </c>
+      <c r="J11" s="20">
+        <v>0</v>
+      </c>
+      <c r="K11" s="20">
+        <v>0</v>
+      </c>
+      <c r="L11" s="58">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A12" s="27" t="str">
-[...15 lines deleted...]
-      <c r="L12" s="39"/>
+      <c r="B12" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="25"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="59"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A13" s="27" t="str">
-[...13 lines deleted...]
-      <c r="L13" s="41"/>
+      <c r="B13" s="54"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="60"/>
     </row>
     <row r="14" spans="1:14" s="5" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="27" t="str">
-[...12 lines deleted...]
-      <c r="E14" s="30" t="e">
+      <c r="A14"/>
+      <c r="B14" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="31">
+        <v>0</v>
+      </c>
+      <c r="D14" s="20">
+        <v>0</v>
+      </c>
+      <c r="E14" s="21" t="e">
         <f>D14/C14</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="32">
         <f>C14-D14</f>
         <v>0</v>
       </c>
-      <c r="G14" s="44">
-[...14 lines deleted...]
-      <c r="L14" s="46">
+      <c r="G14" s="33">
+        <v>0</v>
+      </c>
+      <c r="H14" s="34">
+        <v>0</v>
+      </c>
+      <c r="I14" s="31">
+        <v>0</v>
+      </c>
+      <c r="J14" s="32">
+        <v>0</v>
+      </c>
+      <c r="K14" s="32">
+        <v>0</v>
+      </c>
+      <c r="L14" s="61">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A15" s="27" t="str">
-[...15 lines deleted...]
-      <c r="L15" s="41"/>
+      <c r="B15" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="25"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="60"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A16" s="27" t="str">
-[...13 lines deleted...]
-      <c r="L16" s="41"/>
+      <c r="B16" s="54"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="28"/>
+      <c r="L16" s="60"/>
     </row>
     <row r="17" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="27" t="str">
-[...12 lines deleted...]
-      <c r="E17" s="30" t="e">
+      <c r="A17"/>
+      <c r="B17" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="31">
+        <v>0</v>
+      </c>
+      <c r="D17" s="20">
+        <v>0</v>
+      </c>
+      <c r="E17" s="21" t="e">
         <f>D17/C17</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="32">
         <f>C17-D17</f>
         <v>0</v>
       </c>
-      <c r="G17" s="44">
-[...14 lines deleted...]
-      <c r="L17" s="46">
+      <c r="G17" s="33">
+        <v>0</v>
+      </c>
+      <c r="H17" s="34">
+        <v>0</v>
+      </c>
+      <c r="I17" s="31">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
+        <v>0</v>
+      </c>
+      <c r="K17" s="32">
+        <v>0</v>
+      </c>
+      <c r="L17" s="61">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="27" t="str">
-[...15 lines deleted...]
-      <c r="L18" s="67"/>
+      <c r="A18"/>
+      <c r="B18" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="25"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="60"/>
     </row>
     <row r="19" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A19" s="27" t="str">
-[...23 lines deleted...]
-      <c r="C20" s="56">
+      <c r="B19" s="56"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="62"/>
+    </row>
+    <row r="20" spans="1:12" s="5" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A20"/>
+      <c r="B20" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="66">
         <f>C11+C14+C17</f>
         <v>0</v>
       </c>
-      <c r="D20" s="56">
+      <c r="D20" s="67">
         <f>D11+D14+D17</f>
         <v>0</v>
       </c>
-      <c r="E20" s="57" t="e">
+      <c r="E20" s="68" t="e">
         <f>D20/C20</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F20" s="56">
-[...38 lines deleted...]
-      <c r="L21" s="60"/>
+      <c r="F20" s="67">
+        <f t="shared" ref="F20:L20" si="0">F11+F14+F17</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="69">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="61">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="B22" s="79" t="s">
-[...11 lines deleted...]
-      <c r="L22" s="79"/>
+      <c r="B22" s="70"/>
+      <c r="C22" s="70"/>
+      <c r="D22" s="70"/>
+      <c r="E22" s="70"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="70"/>
+      <c r="J22" s="70"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="70"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="B23" s="79"/>
-[...9 lines deleted...]
-      <c r="L23" s="79"/>
+      <c r="B23" s="70"/>
+      <c r="C23" s="70"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="70"/>
+      <c r="F23" s="70"/>
+      <c r="G23" s="70"/>
+      <c r="H23" s="70"/>
+      <c r="I23" s="70"/>
+      <c r="J23" s="70"/>
+      <c r="K23" s="70"/>
+      <c r="L23" s="70"/>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="B24" s="68"/>
-[...9 lines deleted...]
-      <c r="L24" s="68"/>
+      <c r="B24" s="42"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
+      <c r="G24" s="42"/>
+      <c r="H24" s="42"/>
+      <c r="I24" s="42"/>
+      <c r="J24" s="42"/>
+      <c r="K24" s="42"/>
+      <c r="L24" s="42"/>
     </row>
     <row r="25" spans="1:12" ht="18.5" x14ac:dyDescent="0.45">
-      <c r="B25" s="69" t="s">
-[...32 lines deleted...]
-      </c>
+      <c r="B25" s="43"/>
+    </row>
+    <row r="40" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B40" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...1 lines deleted...]
-    <mergeCell ref="I9:L9"/>
+  <mergeCells count="1">
     <mergeCell ref="B22:L23"/>
-    <mergeCell ref="B26:L27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="65" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="62" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>