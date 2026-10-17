--- v1 (2026-09-07)
+++ v2 (2026-10-17)
@@ -8,54 +8,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/tara_burke_illinoiscomptroller_gov/Documents/Desktop/ADA Compliant Reports/Accessible Documents/DTA Excels--PDF Accessible/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/chris_maley_illinoiscomptroller_gov/Documents/Reports/Debt Transparency/IOC forms/ADA accessible SCOs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="143" documentId="8_{ABA011BC-9715-4CC7-AB81-E59EC11041E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A0319DC3-CEC8-4C4A-9A69-EB7A7306080B}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{2F257BB7-68BE-4B06-9E9F-0D5019F95668}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BF040CDE-EF44-4A36-BEC4-B1E4AE091928}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -1510,63 +1510,75 @@
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Agency Name: </a:t>
+            <a:t>Agency Name</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Agency Number: </a:t>
+            <a:t>Agency Number</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Reporting Period Ending: </a:t>
+            <a:t>Reporting Period Ending</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="TextBox 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7323A74-7E73-8F88-6A8B-2448DA57B34D}"/>
@@ -2021,887 +2033,887 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L60"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F63" sqref="F63"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.81640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="12" width="20.7265625" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="5" width="20.7109375" customWidth="1"/>
+    <col min="6" max="6" width="40.5703125" customWidth="1"/>
+    <col min="7" max="12" width="20.7109375" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
-    <col min="14" max="14" width="18.453125" customWidth="1"/>
+    <col min="14" max="14" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="32.5" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:12" ht="33.75" x14ac:dyDescent="0.5">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="4"/>
       <c r="K1" s="1"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="F2" s="5"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="5"/>
       <c r="G3" s="7"/>
       <c r="H3" s="6"/>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="5"/>
       <c r="G4" s="8"/>
       <c r="H4" s="6"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="5"/>
       <c r="G5" s="44"/>
       <c r="H5" s="6"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="9"/>
       <c r="H6" s="10"/>
       <c r="I6" s="6"/>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B7" s="11"/>
     </row>
-    <row r="8" spans="1:12" s="6" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:12" s="6" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="66" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="67" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="68" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:12" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:12" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="61" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="48"/>
       <c r="E9" s="48"/>
       <c r="F9" s="49"/>
       <c r="G9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="50" t="s">
         <v>14</v>
       </c>
       <c r="I9" s="51"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="51"/>
     </row>
-    <row r="10" spans="1:12" s="21" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:12" s="21" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
       <c r="B10" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="K10" s="20" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="18" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B11" s="62" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="22">
         <v>0</v>
       </c>
       <c r="D11" s="22">
         <v>0</v>
       </c>
       <c r="E11" s="22">
         <v>0</v>
       </c>
       <c r="F11" s="23">
         <v>0</v>
       </c>
       <c r="G11" s="24">
         <v>0</v>
       </c>
       <c r="H11" s="22">
         <v>0</v>
       </c>
       <c r="I11" s="22">
         <v>0</v>
       </c>
       <c r="J11" s="22">
         <v>0</v>
       </c>
       <c r="K11" s="23">
         <v>0</v>
       </c>
       <c r="L11" s="56">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B12" s="63" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
       <c r="G12" s="28"/>
       <c r="H12" s="25"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="30"/>
       <c r="L12" s="27"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B13" s="64"/>
       <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
       <c r="G13" s="28"/>
       <c r="H13" s="25"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="30"/>
       <c r="L13" s="27"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B14" s="62" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="31">
         <v>0</v>
       </c>
       <c r="D14" s="22">
         <v>0</v>
       </c>
       <c r="E14" s="22">
         <v>0</v>
       </c>
       <c r="F14" s="32">
         <v>0</v>
       </c>
       <c r="G14" s="33">
         <v>0</v>
       </c>
       <c r="H14" s="31">
         <v>0</v>
       </c>
       <c r="I14" s="34">
         <v>0</v>
       </c>
       <c r="J14" s="34">
         <v>0</v>
       </c>
       <c r="K14" s="35">
         <v>0</v>
       </c>
       <c r="L14" s="32">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B15" s="63" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="25"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="30"/>
       <c r="L15" s="27"/>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B16" s="64"/>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="27"/>
       <c r="G16" s="28"/>
       <c r="H16" s="25"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="30"/>
       <c r="L16" s="27"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B17" s="62" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="31">
         <v>0</v>
       </c>
       <c r="D17" s="22">
         <v>0</v>
       </c>
       <c r="E17" s="22">
         <v>0</v>
       </c>
       <c r="F17" s="32">
         <v>0</v>
       </c>
       <c r="G17" s="33">
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <v>0</v>
       </c>
       <c r="I17" s="34">
         <v>0</v>
       </c>
       <c r="J17" s="34">
         <v>0</v>
       </c>
       <c r="K17" s="35">
         <v>0</v>
       </c>
       <c r="L17" s="32">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B18" s="63" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="32"/>
       <c r="G18" s="33"/>
       <c r="H18" s="31"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="35"/>
       <c r="L18" s="32"/>
     </row>
-    <row r="19" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="65"/>
       <c r="C19" s="36"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="38"/>
       <c r="G19" s="39"/>
       <c r="H19" s="36"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="41"/>
       <c r="L19" s="38"/>
     </row>
-    <row r="20" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B20" s="62" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="69">
         <f t="shared" ref="C20:L20" si="0">C11+C14+C17</f>
         <v>0</v>
       </c>
       <c r="D20" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E20" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="71">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="70">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K20" s="35">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="72">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:12" ht="18.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="1:12" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:12" ht="18.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B23" t="s">
         <v>37</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23" t="s">
         <v>39</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="87" t="s">
         <v>41</v>
       </c>
       <c r="G23" s="73" t="s">
         <v>42</v>
       </c>
       <c r="H23" s="73" t="s">
         <v>43</v>
       </c>
       <c r="I23" s="73" t="s">
         <v>44</v>
       </c>
       <c r="J23" s="73" t="s">
         <v>45</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="21.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:12" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="14"/>
       <c r="F24" s="87"/>
       <c r="G24" s="73"/>
       <c r="H24" s="91" t="s">
         <v>46</v>
       </c>
       <c r="I24" s="73"/>
       <c r="J24" s="73"/>
       <c r="K24" s="73"/>
     </row>
-    <row r="25" spans="1:12" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:12" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="74" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="52"/>
       <c r="D25" s="53"/>
       <c r="E25" s="53"/>
       <c r="F25" s="74" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="75" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="75" t="s">
         <v>33</v>
       </c>
       <c r="I25" s="75" t="s">
         <v>34</v>
       </c>
       <c r="J25" s="75" t="s">
         <v>35</v>
       </c>
       <c r="K25" s="75" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B26" s="76" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="54"/>
       <c r="D26" s="55"/>
       <c r="E26" s="55"/>
       <c r="F26" s="77">
         <v>0</v>
       </c>
       <c r="G26" s="57">
         <v>0</v>
       </c>
       <c r="H26" s="57">
         <v>0</v>
       </c>
       <c r="I26" s="57">
         <v>0</v>
       </c>
       <c r="J26" s="57">
         <v>0</v>
       </c>
       <c r="K26" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B27" s="78" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="54"/>
       <c r="D27" s="55"/>
       <c r="E27" s="55"/>
       <c r="F27" s="79"/>
       <c r="G27" s="58"/>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
       <c r="K27" s="58"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B28" s="80"/>
       <c r="C28" s="54"/>
       <c r="D28" s="55"/>
       <c r="E28" s="55"/>
       <c r="F28" s="81"/>
       <c r="G28" s="59"/>
       <c r="H28" s="59"/>
       <c r="I28" s="59"/>
       <c r="J28" s="59"/>
       <c r="K28" s="59"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B29" s="82" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="54"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="83">
         <v>0</v>
       </c>
       <c r="G29" s="60">
         <v>0</v>
       </c>
       <c r="H29" s="60">
         <v>0</v>
       </c>
       <c r="I29" s="60">
         <v>0</v>
       </c>
       <c r="J29" s="60">
         <v>0</v>
       </c>
       <c r="K29" s="60">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B30" s="78" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="54"/>
       <c r="D30" s="55"/>
       <c r="E30" s="55"/>
       <c r="F30" s="81"/>
       <c r="G30" s="59"/>
       <c r="H30" s="59"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
       <c r="K30" s="59"/>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B31" s="80"/>
       <c r="C31" s="54"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
       <c r="F31" s="81"/>
       <c r="G31" s="59"/>
       <c r="H31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
       <c r="K31" s="59"/>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B32" s="82" t="s">
         <v>29</v>
       </c>
       <c r="C32" s="54"/>
       <c r="D32" s="55"/>
       <c r="E32" s="55"/>
       <c r="F32" s="83">
         <v>0</v>
       </c>
       <c r="G32" s="60">
         <v>0</v>
       </c>
       <c r="H32" s="60">
         <v>0</v>
       </c>
       <c r="I32" s="60">
         <v>0</v>
       </c>
       <c r="J32" s="60">
         <v>0</v>
       </c>
       <c r="K32" s="60">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="84" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="54"/>
       <c r="D33" s="55"/>
       <c r="E33" s="55"/>
       <c r="F33" s="83"/>
       <c r="G33" s="60"/>
       <c r="H33" s="60"/>
       <c r="I33" s="60"/>
       <c r="J33" s="60"/>
       <c r="K33" s="60"/>
     </row>
-    <row r="34" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="80"/>
       <c r="C34" s="54"/>
       <c r="D34" s="55"/>
       <c r="E34" s="55"/>
       <c r="F34" s="85"/>
       <c r="G34" s="86"/>
       <c r="H34" s="86"/>
       <c r="I34" s="86"/>
       <c r="J34" s="86"/>
       <c r="K34" s="86"/>
     </row>
-    <row r="35" spans="2:12" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B35" s="88" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="54"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
       <c r="F35" s="89">
         <f t="shared" ref="F35:K35" si="1">F26+F29+F32</f>
         <v>0</v>
       </c>
       <c r="G35" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H35" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I35" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J35" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K35" s="90">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="42"/>
       <c r="C36" s="42"/>
       <c r="D36" s="42"/>
       <c r="E36" s="42"/>
       <c r="F36" s="42"/>
       <c r="G36" s="42"/>
       <c r="H36" s="42"/>
       <c r="I36" s="42"/>
       <c r="J36" s="42"/>
       <c r="K36" s="42"/>
       <c r="L36" s="42"/>
     </row>
-    <row r="37" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B37" s="42"/>
       <c r="C37" s="42"/>
       <c r="D37" s="42"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="42"/>
       <c r="H37" s="42"/>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
     </row>
-    <row r="38" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="38" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B38" s="42"/>
       <c r="C38" s="42"/>
       <c r="D38" s="42"/>
       <c r="E38" s="42"/>
       <c r="F38" s="42"/>
       <c r="G38" s="42"/>
       <c r="H38" s="42"/>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
     </row>
-    <row r="39" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="39" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B39" s="43"/>
     </row>
-    <row r="40" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="46"/>
       <c r="C40" s="46"/>
       <c r="D40" s="46"/>
       <c r="E40" s="46"/>
       <c r="F40" s="46"/>
       <c r="G40" s="46"/>
       <c r="H40" s="46"/>
       <c r="I40" s="46"/>
       <c r="J40" s="46"/>
       <c r="K40" s="46"/>
       <c r="L40" s="46"/>
     </row>
-    <row r="41" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="46"/>
       <c r="C41" s="46"/>
       <c r="D41" s="46"/>
       <c r="E41" s="46"/>
       <c r="F41" s="46"/>
       <c r="G41" s="46"/>
       <c r="H41" s="46"/>
       <c r="I41" s="46"/>
       <c r="J41" s="46"/>
       <c r="K41" s="46"/>
       <c r="L41" s="46"/>
     </row>
-    <row r="42" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="46"/>
       <c r="C42" s="46"/>
       <c r="D42" s="46"/>
       <c r="E42" s="46"/>
       <c r="F42" s="46"/>
       <c r="G42" s="46"/>
       <c r="H42" s="46"/>
       <c r="I42" s="46"/>
       <c r="J42" s="46"/>
       <c r="K42" s="46"/>
       <c r="L42" s="46"/>
     </row>
-    <row r="43" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="46"/>
       <c r="C43" s="46"/>
       <c r="D43" s="46"/>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="46"/>
       <c r="J43" s="46"/>
       <c r="K43" s="46"/>
       <c r="L43" s="46"/>
     </row>
-    <row r="44" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="46" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="44" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B46" s="43"/>
     </row>
-    <row r="47" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="46"/>
       <c r="C47" s="45"/>
       <c r="D47" s="45"/>
       <c r="E47" s="45"/>
       <c r="F47" s="45"/>
       <c r="G47" s="45"/>
       <c r="H47" s="45"/>
       <c r="I47" s="45"/>
       <c r="J47" s="45"/>
       <c r="K47" s="45"/>
       <c r="L47" s="45"/>
     </row>
-    <row r="48" spans="2:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="2:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="45"/>
       <c r="C48" s="45"/>
       <c r="D48" s="45"/>
       <c r="E48" s="45"/>
       <c r="F48" s="45"/>
       <c r="G48" s="45"/>
       <c r="H48" s="45"/>
       <c r="I48" s="45"/>
       <c r="J48" s="45"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
     </row>
-    <row r="49" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="45"/>
       <c r="C49" s="45"/>
       <c r="D49" s="45"/>
       <c r="E49" s="45"/>
       <c r="F49" s="45"/>
       <c r="G49" s="45"/>
       <c r="H49" s="45"/>
       <c r="I49" s="45"/>
       <c r="J49" s="45"/>
       <c r="K49" s="45"/>
       <c r="L49" s="45"/>
     </row>
-    <row r="50" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="45"/>
       <c r="C50" s="45"/>
       <c r="D50" s="45"/>
       <c r="E50" s="45"/>
       <c r="F50" s="45"/>
       <c r="G50" s="45"/>
       <c r="H50" s="45"/>
       <c r="I50" s="45"/>
       <c r="J50" s="45"/>
       <c r="K50" s="45"/>
       <c r="L50" s="45"/>
     </row>
-    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="45"/>
       <c r="C51" s="45"/>
       <c r="D51" s="45"/>
       <c r="E51" s="45"/>
       <c r="F51" s="45"/>
       <c r="G51" s="45"/>
       <c r="H51" s="45"/>
       <c r="I51" s="45"/>
       <c r="J51" s="45"/>
       <c r="K51" s="45"/>
       <c r="L51" s="45"/>
     </row>
-    <row r="52" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="45"/>
       <c r="C52" s="45"/>
       <c r="D52" s="45"/>
       <c r="E52" s="45"/>
       <c r="F52" s="45"/>
       <c r="G52" s="45"/>
       <c r="H52" s="45"/>
       <c r="I52" s="45"/>
       <c r="J52" s="45"/>
       <c r="K52" s="45"/>
       <c r="L52" s="45"/>
     </row>
-    <row r="53" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="11"/>
     </row>
-    <row r="54" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="54" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B54" s="11"/>
     </row>
-    <row r="60" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="60" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B60" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="48" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="2">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A J V s b X c y u 5 t a j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h U 8 9 D o I w G L 0 K 6 U 4 L G K M h H 2 V w l c S E a F y b W q E R P g w t l r s 5 e C S v Y I 2 i b g 5 v e H / J e / f r D f K x b Y K L 6 o 3 u M C M x j U i g U H Y H j V V G B n s M l y T n s B H y J C o V + D C a d D Q 6 I 7 W 1 5 5 Q x 5 x x 1 M 9 r 1 F U u i K G b 7 Y l 3 K W r U i 1 G i s Q K n I p 3 X 4 3 y I c d q 8 x P K H x f O H h N w G b R C g 0 f g O J 9 5 7 u j w i r o b F D r 7 j C c F s C m y i w 9 w f + A F B L A w Q U A A I A C A A l W x t d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A J V s b X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A J V s b X c y u 5 t a j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A C V b G 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A J V s b X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A I h M h Y 6 0 l I l I q L q 5 0 o b R t 2 E A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A R l U P p l k z + + P a K z x o M q q V h r l m A b V p v 4 6 Y o J e 4 m a P L h c s A A A A A D o A A A A A C A A A g A A A A j g v C Q 1 9 w Y u l b K k f / h q O 2 X f A Y Y u T V s F p D p H y h 8 7 0 z B t V Q A A A A W n L + A a / d Z r y o n z x D 4 C L c Y F g i 5 j 0 4 c f r f u / r w / + Y E M 4 Z X F C y 5 q C i w 6 0 A o v I d G a P 3 + H K E t S m O 1 e i z p t Y G T O U 0 P e w C I Q q D t u T 0 + B a L 3 s q / Q C D B A A A A A M b / n i 6 Y P 6 y f T O W 1 i F x 6 7 b N v d H 1 / g 6 C X X 3 Q E O 6 e H M j P e U N L 1 c g 2 U 8 t k O 7 w 3 g 7 E G T W P Z o K c B D o x D i h K B b c o f t e K Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5DF7AF-6FCB-4AC2-A0AE-AF2722BD368E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>