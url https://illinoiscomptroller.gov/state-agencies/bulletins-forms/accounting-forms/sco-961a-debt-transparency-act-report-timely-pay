--- v0 (2026-05-08)
+++ v1 (2026-09-07)
@@ -1,184 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/chris_maley_illinoiscomptroller_gov/Documents/Reports/Debt Transparency/Final Forms/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/tara_burke_illinoiscomptroller_gov/Documents/Desktop/ADA Compliant Reports/Accessible Documents/DTA Excels--PDF Accessible/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{193B1958-7E71-4242-B7D1-97CEF36ECA03}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="143" documentId="8_{ABA011BC-9715-4CC7-AB81-E59EC11041E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A0319DC3-CEC8-4C4A-9A69-EB7A7306080B}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A31" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="F33" i="1" l="1"/>
+  <c r="F35" i="1" l="1"/>
   <c r="K20" i="1"/>
-  <c r="A33" i="1"/>
-[...12 lines deleted...]
-  <c r="A24" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="G35" i="1"/>
   <c r="G20" i="1"/>
-  <c r="A20" i="1"/>
-[...6 lines deleted...]
-  <c r="A12" i="1"/>
   <c r="L20" i="1"/>
   <c r="J20" i="1"/>
   <c r="I20" i="1"/>
   <c r="H20" i="1"/>
   <c r="F20" i="1"/>
   <c r="E20" i="1"/>
   <c r="D20" i="1"/>
   <c r="C20" i="1"/>
-  <c r="A11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="50">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="48">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>Funds</t>
   </si>
   <si>
     <t>Liability Reporting</t>
   </si>
   <si>
     <t>Unappropriated Liabilities</t>
   </si>
   <si>
     <t>Late Interest Reporting (Prompt Pay/Timely Pay)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Agency Number</t>
   </si>
   <si>
     <t>Major Fund Source</t>
   </si>
   <si>
     <t>Agency Liabilities</t>
   </si>
   <si>
     <t>Late Payment Interest</t>
   </si>
   <si>
     <t>Estimated Pending Liabilities</t>
   </si>
   <si>
     <t xml:space="preserve"> Estimated to be submitted to IOC within 10 days</t>
   </si>
   <si>
     <t>Insufficiently Appropriated</t>
   </si>
   <si>
     <t>Estimated Late-Payment Interest Penalties (between 91 and 120 days late)</t>
   </si>
   <si>
     <t>Estimated Late-Payment Interest Penalties (between 121 and 180 days late)</t>
   </si>
@@ -199,96 +166,105 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>only</t>
     </r>
   </si>
   <si>
     <t>General Funds*</t>
   </si>
   <si>
     <t>Federal Funds*</t>
   </si>
   <si>
     <t>XXXX</t>
   </si>
   <si>
     <t>All Other Funds*</t>
   </si>
   <si>
     <t xml:space="preserve">Totals </t>
   </si>
   <si>
+    <t>Estimated Timely Pay Interest Penalties (between 31 and 60 days late)</t>
+  </si>
+  <si>
+    <t>Estimated Timely Pay Interest Penalties (between 61 and 90 days late)</t>
+  </si>
+  <si>
+    <t>Estimated Timely Pay Interest Penalties (between 91 and 120 days late)</t>
+  </si>
+  <si>
+    <t>Estimated Timely Pay Interest Penalties (between 121 and 180 days late)</t>
+  </si>
+  <si>
+    <t>Estimated Timely Pay Interest Penalties (between 181 and 365 days late)</t>
+  </si>
+  <si>
+    <t>Estimated Timely Pay Interest Penalties (more than 365 days late)</t>
+  </si>
+  <si>
+    <t>Column1</t>
+  </si>
+  <si>
+    <t>Column2</t>
+  </si>
+  <si>
+    <t>Column3</t>
+  </si>
+  <si>
+    <t>Column4</t>
+  </si>
+  <si>
+    <t>Column5</t>
+  </si>
+  <si>
+    <t>Column6</t>
+  </si>
+  <si>
+    <t>Column7</t>
+  </si>
+  <si>
+    <t>Column8</t>
+  </si>
+  <si>
+    <t>Column9</t>
+  </si>
+  <si>
     <t>Late Interest Reporting (Timely Pay Detail)</t>
   </si>
   <si>
-    <t>Estimated Timely Pay Interest Penalties (between 31 and 60 days late)</t>
-[...35 lines deleted...]
-    <t>SCO-961A</t>
+    <t>Column10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -330,124 +306,92 @@
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...9 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
@@ -693,664 +637,1170 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      </right>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...33 lines deleted...]
-      </top>
       <bottom/>
-      <diagonal style="medium">
-[...17 lines deleted...]
-      <left style="medium">
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...39 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal style="medium">
-[...5 lines deleted...]
-      <right style="medium">
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
       <bottom/>
-      <diagonal style="medium">
-[...1 lines deleted...]
-      </diagonal>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...2 lines deleted...]
-      <top style="medium">
+      <right/>
+      <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
-    </border>
-[...35 lines deleted...]
-      </diagonal>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="28" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="28" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="9">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{DD2B5AD2-2F39-44B1-BE21-3227FAD08BE6}"/>
+    <tableStyle name="Table Style 2" pivot="0" count="0" xr9:uid="{2755564A-27E7-44FE-BC6B-F61743282308}"/>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
-[...48 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>840648</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>74345</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="5" name="Picture 4" descr="Susana A. Mendoza, Illinois State Comptroller">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B8B3239-52D6-4B0F-B465-B93133DACB0B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="266700" y="0"/>
           <a:ext cx="3736248" cy="1039545"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{688DA0EB-A63E-02C6-EAB4-A7012C3B91C2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="276225" y="8743950"/>
+          <a:ext cx="15859125" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1" i="0" u="sng"/>
+            <a:t>Variance Analysis</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" u="sng"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="1"/>
+            <a:t>Example:  The reason for 60% increase in GRF Liabilities from the prior month is due to delay in grant funding.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>247650</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>85726</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>171451</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="TextBox 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{752AB234-D1D6-EE12-15B0-3BB4C6ED2F27}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="247650" y="9725026"/>
+          <a:ext cx="15878175" cy="857250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1" i="0" u="sng"/>
+            <a:t>Narrative</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" i="1"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="1"/>
+            <a:t>Example:  The methodology for estimation of Column D is based on a monthly average of the last 12 months of expenditures of this nature.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>14288</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1443038</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>183922</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="8" name="Straight Connector 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78F45969-05A2-4295-9759-9B2E1C43EECB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="1720850" y="5634038"/>
+          <a:ext cx="4332288" cy="2550884"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="19050"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="TextBox 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53366BBF-D837-83E7-A005-CAD12B3C9CFA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5781675" y="28575"/>
+          <a:ext cx="5486400" cy="409575"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2200" b="1">
+              <a:latin typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t>Debt Transparency</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2200" b="1" baseline="0">
+              <a:latin typeface="+mn-lt"/>
+            </a:rPr>
+            <a:t> Act Report - Timely Pay</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2200" b="1">
+            <a:latin typeface="+mn-lt"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1371600</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="TextBox 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E66D9607-FB11-5032-3D21-81CA5DA299C7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5772150" y="609600"/>
+          <a:ext cx="5486400" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Agency Name: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Agency Number: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Reporting Period Ending: </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="TextBox 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7323A74-7E73-8F88-6A8B-2448DA57B34D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="273050" y="8267700"/>
+          <a:ext cx="15871825" cy="438150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100"/>
+            <a:t>* Note: Individual funds within the grouping must be listed out if the debt attributable to that fund is greater than $1 million.  The amount listed out individually should be included in the total listed as General Funds, Federal Funds or All Other Funds.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>254000</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{133AFB0D-9F50-DC70-FC3B-67F46E0DEBD3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="254000" y="10836275"/>
+          <a:ext cx="1479550" cy="231775"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>SCO-961A</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{53DFBDCE-BB53-41B7-A876-0D9E1FAC29A8}" name="Table4" displayName="Table4" ref="B8:L20" totalsRowShown="0" headerRowDxfId="8" tableBorderDxfId="7">
+  <autoFilter ref="B8:L20" xr:uid="{53DFBDCE-BB53-41B7-A876-0D9E1FAC29A8}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{B7D9E180-055D-4671-8CE7-D64F83C45324}" name="A"/>
+    <tableColumn id="2" xr3:uid="{0828076F-4E93-4404-B3A4-AD20A25C64CD}" name="B"/>
+    <tableColumn id="3" xr3:uid="{2B1EF00B-93B7-4318-B2AE-FC0B557984BB}" name="C"/>
+    <tableColumn id="4" xr3:uid="{03A19F7C-8D83-4DBE-9C5F-2538478B123A}" name="D"/>
+    <tableColumn id="5" xr3:uid="{A3136476-E62C-458A-9BAB-AA936BE56E11}" name="E"/>
+    <tableColumn id="6" xr3:uid="{36F5C9AE-0B9E-47AD-9A8F-25C62364C57D}" name="F"/>
+    <tableColumn id="7" xr3:uid="{76E22B81-3716-460F-B95A-B492129E41C0}" name="G" dataDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{7ECEF00F-AEC2-4A4D-A462-D0B9E5A83AEF}" name="H"/>
+    <tableColumn id="9" xr3:uid="{58B2D130-8276-4F63-988D-E2196D3E38D5}" name="I"/>
+    <tableColumn id="10" xr3:uid="{C3B5E954-AC16-4259-880B-5B26D939496A}" name="J" dataDxfId="5"/>
+    <tableColumn id="11" xr3:uid="{31D95C1B-39BA-4A7D-891A-CF71564E239C}" name="K"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{73F2763E-DC30-4389-8083-CA291A699202}" name="Table1" displayName="Table1" ref="B23:K35" totalsRowShown="0" headerRowDxfId="4" tableBorderDxfId="3">
+  <autoFilter ref="B23:K35" xr:uid="{73F2763E-DC30-4389-8083-CA291A699202}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{46FB44DE-7E7A-4EFF-80EC-325911C47982}" name="Column1"/>
+    <tableColumn id="2" xr3:uid="{E7C02E62-C94E-475A-8675-8F454EBB3B3D}" name="Column2" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{B9D4A5DE-4548-4E82-B727-6DD9CC195F22}" name="Column3" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{DB475A32-333E-4A87-8790-FA3453C072B4}" name="Column4" dataDxfId="0"/>
+    <tableColumn id="5" xr3:uid="{4923759A-EAA2-462D-A338-3947F151FFD5}" name="Column5"/>
+    <tableColumn id="6" xr3:uid="{A2B0F786-AA39-4158-989B-78C867253CAB}" name="Column6"/>
+    <tableColumn id="7" xr3:uid="{42ADAAC8-F93E-489A-9865-5F7B940A29A1}" name="Column7"/>
+    <tableColumn id="8" xr3:uid="{36184464-ABCC-4D93-9C50-F01845A636E6}" name="Column8"/>
+    <tableColumn id="9" xr3:uid="{0D404283-B95B-4F4B-A295-43D8B3CF7880}" name="Column9"/>
+    <tableColumn id="10" xr3:uid="{48E8CFA6-777B-479D-B4A2-D291605CD680}" name="Column10"/>
+  </tableColumns>
+  <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1412,51 +1862,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1554,1007 +2004,930 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L49"/>
+  <dimension ref="A1:L60"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B50" sqref="B50"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F63" sqref="F63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.81640625" customWidth="1"/>
-    <col min="2" max="12" width="20.7265625" customWidth="1"/>
+    <col min="2" max="5" width="20.7265625" customWidth="1"/>
+    <col min="6" max="6" width="40.54296875" customWidth="1"/>
+    <col min="7" max="12" width="20.7265625" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="18.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="32.5" x14ac:dyDescent="0.65">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
-      <c r="F1" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F1" s="3"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="4"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.35">
       <c r="F2" s="5"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
-      <c r="F3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F3" s="5"/>
       <c r="G3" s="7"/>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
-      <c r="F4" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F4" s="5"/>
+      <c r="G4" s="8"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
-      <c r="F5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="77"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="44"/>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="9"/>
       <c r="H6" s="10"/>
       <c r="I6" s="6"/>
     </row>
-    <row r="7" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
       <c r="B7" s="11"/>
     </row>
     <row r="8" spans="1:12" s="6" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="13" t="s">
+      <c r="G8" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="14" t="s">
+      <c r="H8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="I8" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="J8" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="K8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="14" t="s">
+      <c r="L8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="14" t="s">
+    </row>
+    <row r="9" spans="1:12" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="J8" s="14" t="s">
+      <c r="C9" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="K8" s="14" t="s">
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="16" t="s">
+      <c r="H9" s="50" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="18" t="s">
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+    </row>
+    <row r="10" spans="1:12" s="21" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="14"/>
+      <c r="B10" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="80" t="s">
+      <c r="C10" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="81"/>
-[...2 lines deleted...]
-      <c r="G9" s="19" t="s">
+      <c r="D10" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="83" t="s">
+      <c r="E10" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="I9" s="84"/>
-[...5 lines deleted...]
-      <c r="A10" s="20" t="s">
+      <c r="F10" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="G10" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="22" t="s">
+      <c r="H10" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="23" t="s">
+      <c r="I10" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="23" t="s">
+      <c r="J10" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="F10" s="24" t="s">
+      <c r="K10" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="G10" s="21" t="s">
+      <c r="L10" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="H10" s="22" t="s">
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B11" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="I10" s="25" t="s">
+      <c r="C11" s="22">
+        <v>0</v>
+      </c>
+      <c r="D11" s="22">
+        <v>0</v>
+      </c>
+      <c r="E11" s="22">
+        <v>0</v>
+      </c>
+      <c r="F11" s="23">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="22">
+        <v>0</v>
+      </c>
+      <c r="I11" s="22">
+        <v>0</v>
+      </c>
+      <c r="J11" s="22">
+        <v>0</v>
+      </c>
+      <c r="K11" s="23">
+        <v>0</v>
+      </c>
+      <c r="L11" s="56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B12" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="25"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="27"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B13" s="64"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="27"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B14" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="J10" s="25" t="s">
+      <c r="C14" s="31">
+        <v>0</v>
+      </c>
+      <c r="D14" s="22">
+        <v>0</v>
+      </c>
+      <c r="E14" s="22">
+        <v>0</v>
+      </c>
+      <c r="F14" s="32">
+        <v>0</v>
+      </c>
+      <c r="G14" s="33">
+        <v>0</v>
+      </c>
+      <c r="H14" s="31">
+        <v>0</v>
+      </c>
+      <c r="I14" s="34">
+        <v>0</v>
+      </c>
+      <c r="J14" s="34">
+        <v>0</v>
+      </c>
+      <c r="K14" s="35">
+        <v>0</v>
+      </c>
+      <c r="L14" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B15" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="K10" s="26" t="s">
+      <c r="C15" s="25"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="27"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B16" s="64"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="27"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B17" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="L10" s="26" t="s">
+      <c r="C17" s="31">
+        <v>0</v>
+      </c>
+      <c r="D17" s="22">
+        <v>0</v>
+      </c>
+      <c r="E17" s="22">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
+        <v>0</v>
+      </c>
+      <c r="G17" s="33">
+        <v>0</v>
+      </c>
+      <c r="H17" s="31">
+        <v>0</v>
+      </c>
+      <c r="I17" s="34">
+        <v>0</v>
+      </c>
+      <c r="J17" s="34">
+        <v>0</v>
+      </c>
+      <c r="K17" s="35">
+        <v>0</v>
+      </c>
+      <c r="L17" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B18" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="31"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="32"/>
+    </row>
+    <row r="19" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="65"/>
+      <c r="C19" s="36"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="40"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="38"/>
+    </row>
+    <row r="20" spans="1:12" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="62" t="s">
         <v>30</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B11" s="28" t="s">
+      <c r="C20" s="69">
+        <f t="shared" ref="C20:L20" si="0">C11+C14+C17</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="70">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="70">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="71">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="70">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="35">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="72">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="22" spans="1:12" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="23" spans="1:12" ht="18.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" t="s">
+        <v>39</v>
+      </c>
+      <c r="E23" t="s">
+        <v>40</v>
+      </c>
+      <c r="F23" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="H23" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="I23" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="K23" s="73" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="21.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="14"/>
+      <c r="F24" s="87"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="91" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="73"/>
+      <c r="J24" s="73"/>
+      <c r="K24" s="73"/>
+    </row>
+    <row r="25" spans="1:12" ht="58.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="52"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="53"/>
+      <c r="F25" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="29">
-[...35 lines deleted...]
-      <c r="B12" s="75" t="s">
+      <c r="G25" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="33"/>
-[...107 lines deleted...]
-      <c r="B17" s="28" t="s">
+      <c r="I25" s="75" t="s">
         <v>34</v>
       </c>
-      <c r="C17" s="39">
-[...71 lines deleted...]
-      <c r="B20" s="51" t="s">
+      <c r="J25" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="52">
-[...56 lines deleted...]
-      <c r="F22" s="86" t="s">
+      <c r="K25" s="75" t="s">
         <v>36</v>
       </c>
-      <c r="G22" s="87"/>
-[...101 lines deleted...]
-      <c r="L26" s="55"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B26" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="54"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="77">
+        <v>0</v>
+      </c>
+      <c r="G26" s="57">
+        <v>0</v>
+      </c>
+      <c r="H26" s="57">
+        <v>0</v>
+      </c>
+      <c r="I26" s="57">
+        <v>0</v>
+      </c>
+      <c r="J26" s="57">
+        <v>0</v>
+      </c>
+      <c r="K26" s="57">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A27" t="str">
-[...27 lines deleted...]
-      <c r="L27" s="55"/>
+      <c r="B27" s="78" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="54"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="79"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A28" t="str">
-[...15 lines deleted...]
-      <c r="L28" s="55"/>
+      <c r="B28" s="80"/>
+      <c r="C28" s="54"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="59"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A29" t="str">
-[...13 lines deleted...]
-      <c r="L29" s="55"/>
+      <c r="B29" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="54"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="83">
+        <v>0</v>
+      </c>
+      <c r="G29" s="60">
+        <v>0</v>
+      </c>
+      <c r="H29" s="60">
+        <v>0</v>
+      </c>
+      <c r="I29" s="60">
+        <v>0</v>
+      </c>
+      <c r="J29" s="60">
+        <v>0</v>
+      </c>
+      <c r="K29" s="60">
+        <v>0</v>
+      </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A30" t="str">
-[...27 lines deleted...]
-      <c r="L30" s="55"/>
+      <c r="B30" s="78" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="54"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="81"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A31" t="str">
-[...72 lines deleted...]
-      <c r="C34" s="55"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="59"/>
+      <c r="H31" s="59"/>
+      <c r="I31" s="59"/>
+      <c r="J31" s="59"/>
+      <c r="K31" s="59"/>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B32" s="82" t="s">
+        <v>29</v>
+      </c>
+      <c r="C32" s="54"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="83">
+        <v>0</v>
+      </c>
+      <c r="G32" s="60">
+        <v>0</v>
+      </c>
+      <c r="H32" s="60">
+        <v>0</v>
+      </c>
+      <c r="I32" s="60">
+        <v>0</v>
+      </c>
+      <c r="J32" s="60">
+        <v>0</v>
+      </c>
+      <c r="K32" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B33" s="84" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="54"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="83"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+    </row>
+    <row r="34" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="80"/>
+      <c r="C34" s="54"/>
       <c r="D34" s="55"/>
       <c r="E34" s="55"/>
-      <c r="F34" s="55"/>
-[...180 lines deleted...]
-      </c>
+      <c r="F34" s="85"/>
+      <c r="G34" s="86"/>
+      <c r="H34" s="86"/>
+      <c r="I34" s="86"/>
+      <c r="J34" s="86"/>
+      <c r="K34" s="86"/>
+    </row>
+    <row r="35" spans="2:12" ht="15" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="54"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="89">
+        <f t="shared" ref="F35:K35" si="1">F26+F29+F32</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="90">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H35" s="90">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="90">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="90">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="K35" s="90">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="42"/>
+      <c r="C36" s="42"/>
+      <c r="D36" s="42"/>
+      <c r="E36" s="42"/>
+      <c r="F36" s="42"/>
+      <c r="G36" s="42"/>
+      <c r="H36" s="42"/>
+      <c r="I36" s="42"/>
+      <c r="J36" s="42"/>
+      <c r="K36" s="42"/>
+      <c r="L36" s="42"/>
+    </row>
+    <row r="37" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B37" s="42"/>
+      <c r="C37" s="42"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="42"/>
+      <c r="G37" s="42"/>
+      <c r="H37" s="42"/>
+      <c r="I37" s="42"/>
+      <c r="J37" s="42"/>
+      <c r="K37" s="42"/>
+      <c r="L37" s="42"/>
+    </row>
+    <row r="38" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+    </row>
+    <row r="39" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B39" s="43"/>
+    </row>
+    <row r="40" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="46"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="46"/>
+      <c r="K40" s="46"/>
+      <c r="L40" s="46"/>
+    </row>
+    <row r="41" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="46"/>
+      <c r="E41" s="46"/>
+      <c r="F41" s="46"/>
+      <c r="G41" s="46"/>
+      <c r="H41" s="46"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="46"/>
+      <c r="K41" s="46"/>
+      <c r="L41" s="46"/>
+    </row>
+    <row r="42" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B42" s="46"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="46"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="46"/>
+      <c r="G42" s="46"/>
+      <c r="H42" s="46"/>
+      <c r="I42" s="46"/>
+      <c r="J42" s="46"/>
+      <c r="K42" s="46"/>
+      <c r="L42" s="46"/>
+    </row>
+    <row r="43" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="46"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="46"/>
+      <c r="K43" s="46"/>
+      <c r="L43" s="46"/>
+    </row>
+    <row r="44" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="45" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="46" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B46" s="43"/>
+    </row>
+    <row r="47" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="46"/>
+      <c r="C47" s="45"/>
+      <c r="D47" s="45"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45"/>
+      <c r="J47" s="45"/>
+      <c r="K47" s="45"/>
+      <c r="L47" s="45"/>
+    </row>
+    <row r="48" spans="2:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="45"/>
+      <c r="C48" s="45"/>
+      <c r="D48" s="45"/>
+      <c r="E48" s="45"/>
+      <c r="F48" s="45"/>
+      <c r="G48" s="45"/>
+      <c r="H48" s="45"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+    </row>
+    <row r="49" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="45"/>
+      <c r="C49" s="45"/>
+      <c r="D49" s="45"/>
+      <c r="E49" s="45"/>
+      <c r="F49" s="45"/>
+      <c r="G49" s="45"/>
+      <c r="H49" s="45"/>
+      <c r="I49" s="45"/>
+      <c r="J49" s="45"/>
+      <c r="K49" s="45"/>
+      <c r="L49" s="45"/>
+    </row>
+    <row r="50" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="45"/>
+      <c r="C50" s="45"/>
+      <c r="D50" s="45"/>
+      <c r="E50" s="45"/>
+      <c r="F50" s="45"/>
+      <c r="G50" s="45"/>
+      <c r="H50" s="45"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="45"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+    </row>
+    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="45"/>
+      <c r="C51" s="45"/>
+      <c r="D51" s="45"/>
+      <c r="E51" s="45"/>
+      <c r="F51" s="45"/>
+      <c r="G51" s="45"/>
+      <c r="H51" s="45"/>
+      <c r="I51" s="45"/>
+      <c r="J51" s="45"/>
+      <c r="K51" s="45"/>
+      <c r="L51" s="45"/>
+    </row>
+    <row r="52" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="45"/>
+      <c r="C52" s="45"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+    </row>
+    <row r="53" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="11"/>
+    </row>
+    <row r="54" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B54" s="11"/>
+    </row>
+    <row r="60" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B60" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...7 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="52" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="48" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <tableParts count="2">
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A J V s b X c y u 5 t a j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h U 8 9 D o I w G L 0 K 6 U 4 L G K M h H 2 V w l c S E a F y b W q E R P g w t l r s 5 e C S v Y I 2 i b g 5 v e H / J e / f r D f K x b Y K L 6 o 3 u M C M x j U i g U H Y H j V V G B n s M l y T n s B H y J C o V + D C a d D Q 6 I 7 W 1 5 5 Q x 5 x x 1 M 9 r 1 F U u i K G b 7 Y l 3 K W r U i 1 G i s Q K n I p 3 X 4 3 y I c d q 8 x P K H x f O H h N w G b R C g 0 f g O J 9 5 7 u j w i r o b F D r 7 j C c F s C m y i w 9 w f + A F B L A w Q U A A I A C A A l W x t d D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A J V s b X S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A J V s b X c y u 5 t a j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A C V b G 1 0 P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A J V s b X S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A I h M h Y 6 0 l I l I q L q 5 0 o b R t 2 E A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A R l U P p l k z + + P a K z x o M q q V h r l m A b V p v 4 6 Y o J e 4 m a P L h c s A A A A A D o A A A A A C A A A g A A A A j g v C Q 1 9 w Y u l b K k f / h q O 2 X f A Y Y u T V s F p D p H y h 8 7 0 z B t V Q A A A A W n L + A a / d Z r y o n z x D 4 C L c Y F g i 5 j 0 4 c f r f u / r w / + Y E M 4 Z X F C y 5 q C i w 6 0 A o v I d G a P 3 + H K E t S m O 1 e i z p t Y G T O U 0 P e w C I Q q D t u T 0 + B a L 3 s q / Q C D B A A A A A M b / n i 6 Y P 6 y f T O W 1 i F x 6 7 b N v d H 1 / g 6 C X X 3 Q E O 6 e H M j P e U N L 1 c g 2 U 8 t k O 7 w 3 g 7 E G T W P Z o K c B D o x D i h K B b c o f t e K Q = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5DF7AF-6FCB-4AC2-A0AE-AF2722BD368E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>