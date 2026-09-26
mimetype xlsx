--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -6,56 +6,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/tara_burke_illinoiscomptroller_gov/Documents/Desktop/ADA Compliant Reports/Accessible Documents/DTA Excels--PDF Accessible/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/chris_maley_illinoiscomptroller_gov/Documents/Reports/Debt Transparency/IOC forms/ADA accessible SCOs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="95" documentId="8_{3B45C304-F5DA-4735-A05E-44B9E8ACCEC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DCBAAF7A-058F-4C6D-9557-09F51013F303}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="8_{685AA7D4-BA71-4DD0-8DE1-6E22C86C2675}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E77735BA-DA4E-4D02-86A8-0F8784258EB7}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="25180" windowHeight="16140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E20" i="1" l="1"/>
@@ -1266,154 +1266,166 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" i="0" u="sng"/>
             <a:t>Variance Analysis</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" i="1"/>
             <a:t>Example: The reason for 60%</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" i="1" baseline="0"/>
             <a:t> increase in GRF Liabilities from the prior month is due to delay in grant funding.</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100" i="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>1165224</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>3174</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>25400</xdr:colOff>
+      <xdr:colOff>762000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="TextBox 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A767B70E-82AC-FEA0-9684-5232D36B5EA2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6556374" y="552450"/>
-          <a:ext cx="3533776" cy="660400"/>
+          <a:off x="5832474" y="558800"/>
+          <a:ext cx="4102101" cy="679450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Agency Name:</a:t>
+            <a:t>Agency Name</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Agency Number:</a:t>
+            <a:t>Agency Number</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1"/>
-            <a:t>Reporting Period Ending: </a:t>
+            <a:t>Reporting Period Ending</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0"/>
+            <a:t>: </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>241299</xdr:colOff>
+      <xdr:colOff>666750</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>82550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="TextBox 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1150CC12-410C-C39A-D3B9-C9F7CF937049}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6565900" y="6350"/>
-          <a:ext cx="3740149" cy="438150"/>
+          <a:off x="5835650" y="6350"/>
+          <a:ext cx="4003675" cy="438150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -1894,596 +1906,596 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O3" sqref="O3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.81640625" customWidth="1"/>
-    <col min="2" max="12" width="16.7265625" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="12" width="16.7109375" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
-    <col min="14" max="14" width="18.453125" customWidth="1"/>
+    <col min="14" max="14" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="28.5" x14ac:dyDescent="0.65">
+    <row r="1" spans="2:12" ht="28.5" x14ac:dyDescent="0.45">
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="3"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="4"/>
     </row>
-    <row r="2" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:12" x14ac:dyDescent="0.25">
       <c r="G2" s="5"/>
     </row>
-    <row r="3" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:12" x14ac:dyDescent="0.25">
       <c r="G3" s="6"/>
     </row>
-    <row r="4" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:12" x14ac:dyDescent="0.25">
       <c r="G4" s="6"/>
       <c r="H4" s="49"/>
     </row>
-    <row r="5" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:12" x14ac:dyDescent="0.25">
       <c r="G5" s="6"/>
       <c r="H5" s="51"/>
     </row>
-    <row r="6" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:12" x14ac:dyDescent="0.25">
       <c r="G6" s="6"/>
       <c r="H6" s="7"/>
     </row>
-    <row r="7" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="5"/>
     </row>
-    <row r="8" spans="2:12" s="1" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:12" s="1" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L8" s="10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="2:12" s="12" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:12" s="12" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="65" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="61"/>
       <c r="G9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="62" t="s">
         <v>14</v>
       </c>
       <c r="I9" s="63"/>
       <c r="J9" s="63"/>
       <c r="K9" s="63"/>
       <c r="L9" s="63"/>
     </row>
-    <row r="10" spans="2:12" s="21" customFormat="1" ht="89" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:12" s="21" customFormat="1" ht="92.25" x14ac:dyDescent="0.25">
       <c r="B10" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="K10" s="20" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="18" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="23">
         <v>0</v>
       </c>
       <c r="D11" s="23">
         <v>0</v>
       </c>
       <c r="E11" s="23">
         <v>0</v>
       </c>
       <c r="F11" s="56">
         <v>0</v>
       </c>
       <c r="G11" s="57">
         <v>0</v>
       </c>
       <c r="H11" s="23">
         <v>0</v>
       </c>
       <c r="I11" s="23">
         <v>0</v>
       </c>
       <c r="J11" s="23">
         <v>0</v>
       </c>
       <c r="K11" s="56">
         <v>0</v>
       </c>
       <c r="L11" s="66">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B12" s="50" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
       <c r="G12" s="28"/>
       <c r="H12" s="25"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="30"/>
       <c r="L12" s="31"/>
     </row>
-    <row r="13" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="13" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="31"/>
       <c r="G13" s="28"/>
       <c r="H13" s="25"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="30"/>
       <c r="L13" s="31"/>
     </row>
-    <row r="14" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="32">
         <v>0</v>
       </c>
       <c r="D14" s="23">
         <v>0</v>
       </c>
       <c r="E14" s="23">
         <v>0</v>
       </c>
       <c r="F14" s="33">
         <v>0</v>
       </c>
       <c r="G14" s="34">
         <v>0</v>
       </c>
       <c r="H14" s="32">
         <v>0</v>
       </c>
       <c r="I14" s="35">
         <v>0</v>
       </c>
       <c r="J14" s="35">
         <v>0</v>
       </c>
       <c r="K14" s="36">
         <v>0</v>
       </c>
       <c r="L14" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="15" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B15" s="50" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="31"/>
       <c r="G15" s="28"/>
       <c r="H15" s="25"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="30"/>
       <c r="L15" s="31"/>
     </row>
-    <row r="16" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="16" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B16" s="24"/>
       <c r="C16" s="25"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="31"/>
       <c r="G16" s="28"/>
       <c r="H16" s="25"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="30"/>
       <c r="L16" s="31"/>
     </row>
-    <row r="17" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="32">
         <v>0</v>
       </c>
       <c r="D17" s="23">
         <v>0</v>
       </c>
       <c r="E17" s="23">
         <v>0</v>
       </c>
       <c r="F17" s="33">
         <v>0</v>
       </c>
       <c r="G17" s="34">
         <v>0</v>
       </c>
       <c r="H17" s="32">
         <v>0</v>
       </c>
       <c r="I17" s="35">
         <v>0</v>
       </c>
       <c r="J17" s="35">
         <v>0</v>
       </c>
       <c r="K17" s="36">
         <v>0</v>
       </c>
       <c r="L17" s="33">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B18" s="50" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="25"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="31"/>
       <c r="G18" s="28"/>
       <c r="H18" s="25"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="30"/>
       <c r="L18" s="31"/>
     </row>
-    <row r="19" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="37"/>
       <c r="C19" s="38"/>
       <c r="D19" s="39"/>
       <c r="E19" s="39"/>
       <c r="F19" s="40"/>
       <c r="G19" s="41"/>
       <c r="H19" s="38"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="43"/>
       <c r="L19" s="40"/>
     </row>
-    <row r="20" spans="2:12" s="5" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:12" s="5" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="44" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="53">
         <f t="shared" ref="C20:L20" si="0">C11+C14+C17</f>
         <v>0</v>
       </c>
       <c r="D20" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E20" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G20" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H20" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="55">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="54">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K20" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="67">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="68"/>
       <c r="C22" s="68"/>
       <c r="D22" s="68"/>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
       <c r="G22" s="68"/>
       <c r="H22" s="68"/>
       <c r="I22" s="68"/>
       <c r="J22" s="68"/>
       <c r="K22" s="68"/>
       <c r="L22" s="68"/>
     </row>
-    <row r="23" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B23" s="68"/>
       <c r="C23" s="68"/>
       <c r="D23" s="68"/>
       <c r="E23" s="68"/>
       <c r="F23" s="68"/>
       <c r="G23" s="68"/>
       <c r="H23" s="68"/>
       <c r="I23" s="68"/>
       <c r="J23" s="68"/>
       <c r="K23" s="68"/>
       <c r="L23" s="68"/>
     </row>
-    <row r="24" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B24" s="69"/>
       <c r="C24" s="70"/>
       <c r="D24" s="70"/>
       <c r="E24" s="70"/>
       <c r="F24" s="70"/>
       <c r="G24" s="70"/>
       <c r="H24" s="70"/>
       <c r="I24" s="70"/>
       <c r="J24" s="70"/>
       <c r="K24" s="70"/>
       <c r="L24" s="70"/>
     </row>
-    <row r="25" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="25" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B25" s="47"/>
       <c r="C25" s="47"/>
       <c r="D25" s="47"/>
       <c r="E25" s="47"/>
       <c r="F25" s="47"/>
       <c r="G25" s="47"/>
       <c r="H25" s="47"/>
       <c r="I25" s="47"/>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
     </row>
-    <row r="26" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="26" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B26" s="48"/>
     </row>
-    <row r="27" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="27" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B27" s="64"/>
       <c r="C27" s="64"/>
       <c r="D27" s="64"/>
       <c r="E27" s="64"/>
       <c r="F27" s="64"/>
       <c r="G27" s="64"/>
       <c r="H27" s="64"/>
       <c r="I27" s="64"/>
       <c r="J27" s="64"/>
       <c r="K27" s="64"/>
       <c r="L27" s="64"/>
     </row>
-    <row r="28" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="64"/>
       <c r="C28" s="64"/>
       <c r="D28" s="64"/>
       <c r="E28" s="64"/>
       <c r="F28" s="64"/>
       <c r="G28" s="64"/>
       <c r="H28" s="64"/>
       <c r="I28" s="64"/>
       <c r="J28" s="64"/>
       <c r="K28" s="64"/>
       <c r="L28" s="64"/>
     </row>
-    <row r="29" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="2:12" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="64"/>
       <c r="C29" s="64"/>
       <c r="D29" s="64"/>
       <c r="E29" s="64"/>
       <c r="F29" s="64"/>
       <c r="G29" s="64"/>
       <c r="H29" s="64"/>
       <c r="I29" s="64"/>
       <c r="J29" s="64"/>
       <c r="K29" s="64"/>
       <c r="L29" s="64"/>
     </row>
-    <row r="30" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="2:12" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
       <c r="D30" s="64"/>
       <c r="E30" s="64"/>
       <c r="F30" s="64"/>
       <c r="G30" s="64"/>
       <c r="H30" s="64"/>
       <c r="I30" s="64"/>
       <c r="J30" s="64"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
     </row>
-    <row r="31" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="64"/>
       <c r="C31" s="64"/>
       <c r="D31" s="64"/>
       <c r="E31" s="64"/>
       <c r="F31" s="64"/>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
       <c r="I31" s="64"/>
       <c r="J31" s="64"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
     </row>
-    <row r="32" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="32" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B32" s="48"/>
       <c r="K32" s="59"/>
     </row>
-    <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="58"/>
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="59"/>
       <c r="G33" s="59"/>
       <c r="H33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
       <c r="L33" s="59"/>
     </row>
-    <row r="34" spans="2:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="2:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="59"/>
       <c r="C34" s="59"/>
       <c r="D34" s="59"/>
       <c r="E34" s="59"/>
       <c r="F34" s="59"/>
       <c r="G34" s="59"/>
       <c r="H34" s="59"/>
       <c r="I34" s="59"/>
       <c r="J34" s="59"/>
       <c r="K34" s="59"/>
       <c r="L34" s="59"/>
     </row>
-    <row r="35" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="2:12" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="59"/>
       <c r="C35" s="59"/>
       <c r="D35" s="59"/>
       <c r="E35" s="59"/>
       <c r="F35" s="59"/>
       <c r="G35" s="59"/>
       <c r="H35" s="59"/>
       <c r="I35" s="59"/>
       <c r="J35" s="59"/>
       <c r="K35" s="59"/>
       <c r="L35" s="59"/>
     </row>
-    <row r="36" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="2:12" ht="14.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="59"/>
       <c r="C36" s="59"/>
       <c r="D36" s="59"/>
       <c r="E36" s="59"/>
       <c r="F36" s="59"/>
       <c r="G36" s="59"/>
       <c r="H36" s="59"/>
       <c r="I36" s="59"/>
       <c r="J36" s="59"/>
       <c r="K36" s="59"/>
       <c r="L36" s="59"/>
     </row>
-    <row r="37" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
-[...3 lines deleted...]
-    <row r="41" spans="2:12" x14ac:dyDescent="0.35">
+    <row r="37" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B41" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:L23"/>
     <mergeCell ref="B24:L24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="57" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>