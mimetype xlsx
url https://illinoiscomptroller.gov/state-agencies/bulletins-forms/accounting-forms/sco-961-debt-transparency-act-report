--- v0 (2026-05-08)
+++ v1 (2026-09-06)
@@ -1,168 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/chris_maley_illinoiscomptroller_gov/Documents/Reports/Debt Transparency/Final Forms/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ilcomptroller-my.sharepoint.com/personal/tara_burke_illinoiscomptroller_gov/Documents/Desktop/ADA Compliant Reports/Accessible Documents/DTA Excels--PDF Accessible/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3347C781-FFAB-4BC3-B9F6-47E6BDD3406E}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="95" documentId="8_{3B45C304-F5DA-4735-A05E-44B9E8ACCEC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DCBAAF7A-058F-4C6D-9557-09F51013F303}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14660" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25180" windowHeight="16140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A18" i="1" l="1"/>
-[...8 lines deleted...]
-  <c r="A12" i="1"/>
+  <c r="E20" i="1" l="1"/>
   <c r="L20" i="1"/>
   <c r="K20" i="1"/>
   <c r="J20" i="1"/>
   <c r="I20" i="1"/>
   <c r="H20" i="1"/>
   <c r="G20" i="1"/>
   <c r="F20" i="1"/>
   <c r="D20" i="1"/>
   <c r="C20" i="1"/>
-  <c r="A11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="44">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="31">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>Funds</t>
   </si>
   <si>
     <t>Liability Reporting</t>
   </si>
   <si>
     <t>Unappropriated Liabilities</t>
   </si>
   <si>
     <t>Late Interest Reporting (Prompt Pay/Timely Pay)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Agency Number</t>
   </si>
   <si>
     <t>Major Fund Source</t>
   </si>
   <si>
     <t>Agency Liabilities</t>
   </si>
   <si>
     <t>Late Payment Interest</t>
   </si>
   <si>
     <t>Estimated Pending Liabilities</t>
   </si>
   <si>
     <t xml:space="preserve"> Estimated to be submitted to IOC within 10 days</t>
   </si>
   <si>
     <t>Insufficiently Appropriated</t>
   </si>
   <si>
     <t>Estimated Late Payment Interest Penalties (between 91 and 120 days late)</t>
   </si>
   <si>
     <t>Estimated Late Payment Interest Penalties (between 121 and 180 days late)</t>
   </si>
@@ -205,106 +181,60 @@
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>General Funds*</t>
   </si>
   <si>
     <t>Federal Funds*</t>
   </si>
   <si>
     <t>XXXX</t>
   </si>
   <si>
     <t>All Other Funds*</t>
   </si>
   <si>
     <t xml:space="preserve">Totals </t>
   </si>
-  <si>
-[...44 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="22"/>
@@ -342,135 +272,121 @@
       <b/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="30">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -717,375 +633,1047 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" textRotation="90"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...6 lines deleted...]
-    </xf>
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="12">
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>250098</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>125145</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="2" name="Picture 1" descr="Susana A. Mendoza, Illinois State Comptroller">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98321B75-FC91-46D5-85B1-79FBA7375577}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="298450" y="0"/>
           <a:ext cx="3736248" cy="1039545"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>876300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>16668</xdr:rowOff>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>361950</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
-      <xdr:rowOff>19049</xdr:rowOff>
+      <xdr:rowOff>165100</xdr:rowOff>
     </xdr:to>
-    <xdr:pic>
-[...1 lines deleted...]
-        <xdr:cNvPr id="4" name="Picture 3">
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="TextBox 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBEA059B-BEEE-4A94-B4ED-AEE5DFBB342E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C4D3E88-B00D-8ACF-05C5-3E855A6FA137}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
-[...14 lines deleted...]
-      </xdr:blipFill>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1155700" y="7039768"/>
-          <a:ext cx="654050" cy="186531"/>
+          <a:off x="717550" y="6946901"/>
+          <a:ext cx="12852400" cy="946149"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
-    </xdr:pic>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1" i="0" u="sng"/>
+            <a:t>Narrative</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="1"/>
+            <a:t>Example: The methodology for estimation of Column D is based on a monthly average of the last 12 months of expenditures of this nature.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D90E43B-D22F-49BE-8C68-6A7B91B1E020}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="717550" y="5994400"/>
+          <a:ext cx="12852400" cy="708025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1400" b="1" i="0" u="sng"/>
+            <a:t>Variance Analysis</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="1"/>
+            <a:t>Example: The reason for 60%</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="1" baseline="0"/>
+            <a:t> increase in GRF Liabilities from the prior month is due to delay in grant funding.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1100" i="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1165224</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="TextBox 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A767B70E-82AC-FEA0-9684-5232D36B5EA2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6556374" y="552450"/>
+          <a:ext cx="3533776" cy="660400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Agency Name:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Agency Number:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>Reporting Period Ending: </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>6350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>241299</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="TextBox 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1150CC12-410C-C39A-D3B9-C9F7CF937049}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6565900" y="6350"/>
+          <a:ext cx="3740149" cy="438150"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2200" b="1"/>
+            <a:t>Debt Transparency Act Report</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>165100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="TextBox 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB11CAF-1C5A-B38F-BE7B-0828CC49A9E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="717550" y="5213350"/>
+          <a:ext cx="12890500" cy="628650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100"/>
+            <a:t>* Note: Individual funds within the grouping must be listed out if the debt attributable to that fund is greater than $1 million.  The amount listed out individually should be included in the total listed as General Funds, Federal Funds or All Other Funds.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="1" baseline="30000"/>
+            <a:t>1</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" i="1"/>
+            <a:t> If an agency needs to report Timely Pay interest, please submit SCO-961A Debt Transparency Report - Timely Pay.</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>12700</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>12700</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="TextBox 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F914244D-68FC-0376-8BCF-2D4634B48A0E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="704850" y="8185150"/>
+          <a:ext cx="1193800" cy="196850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1"/>
+            <a:t>SCO-961</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AD15757E-80AB-44C4-97F5-BFBB69B515E2}" name="Table2" displayName="Table2" ref="B8:L20" totalsRowShown="0" headerRowDxfId="11" tableBorderDxfId="10">
+  <autoFilter ref="B8:L20" xr:uid="{AD15757E-80AB-44C4-97F5-BFBB69B515E2}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+    <filterColumn colId="6" hiddenButton="1"/>
+    <filterColumn colId="7" hiddenButton="1"/>
+    <filterColumn colId="8" hiddenButton="1"/>
+    <filterColumn colId="9" hiddenButton="1"/>
+    <filterColumn colId="10" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="11">
+    <tableColumn id="2" xr3:uid="{888CD144-81C6-4A1E-AF4B-E3AE6448EAD3}" name="A"/>
+    <tableColumn id="3" xr3:uid="{4F2C2DE1-F73B-4C94-88E6-3197289BDAC7}" name="B" dataDxfId="9"/>
+    <tableColumn id="4" xr3:uid="{7277C2C9-2812-45EC-81CC-0DAD5EA40B5E}" name="C" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{7D288287-6157-4C27-8D8F-0474E2321252}" name="D" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{02EB19E0-F19B-4B90-AB82-E1B9E1C5AC94}" name="E" dataDxfId="6"/>
+    <tableColumn id="7" xr3:uid="{067A5762-2ADB-4785-ADF3-FDD151CE571C}" name="F" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{C8C1FF13-59C4-4235-B236-05EDA0B22112}" name="G" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{CAC98712-D7BB-41C3-8916-CEB76CE020F2}" name="H" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{3A349667-C063-4F89-A2F4-CD77C6D3B6D7}" name="I" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{961924B0-3F9F-4AE6-A662-C73EB0721DB2}" name="J" dataDxfId="1"/>
+    <tableColumn id="12" xr3:uid="{0E3A69DD-9C44-4D0C-88C0-ECE3457093DD}" name="K" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1147,51 +1735,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1289,703 +1877,626 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L38"/>
+  <dimension ref="B1:L41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="1" max="1" width="3.81640625" customWidth="1"/>
     <col min="2" max="12" width="16.7265625" customWidth="1"/>
     <col min="13" max="13" width="18" customWidth="1"/>
     <col min="14" max="14" width="18.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="28.5" x14ac:dyDescent="0.65">
+    <row r="1" spans="2:12" ht="28.5" x14ac:dyDescent="0.65">
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-      <c r="G1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G1" s="2"/>
       <c r="H1" s="3"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="4"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:12" x14ac:dyDescent="0.35">
       <c r="G2" s="5"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="G3" s="6"/>
+    </row>
+    <row r="4" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="G4" s="6"/>
+      <c r="H4" s="49"/>
+    </row>
+    <row r="5" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="G5" s="6"/>
+      <c r="H5" s="51"/>
+    </row>
+    <row r="6" spans="2:12" x14ac:dyDescent="0.35">
       <c r="G6" s="6"/>
       <c r="H6" s="7"/>
     </row>
-    <row r="7" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="5"/>
     </row>
-    <row r="8" spans="1:12" s="1" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:12" s="1" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="G8" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="H8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="I8" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="10" t="s">
+      <c r="J8" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="K8" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="10" t="s">
+      <c r="L8" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="10" t="s">
+    </row>
+    <row r="9" spans="2:12" s="12" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+      <c r="B9" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="C9" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="61"/>
+      <c r="G9" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="12" t="s">
+      <c r="H9" s="62" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="14" t="s">
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+    </row>
+    <row r="10" spans="2:12" s="21" customFormat="1" ht="89" x14ac:dyDescent="0.35">
+      <c r="B10" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="65" t="s">
+      <c r="C10" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="66"/>
-[...2 lines deleted...]
-      <c r="G9" s="15" t="s">
+      <c r="D10" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="68" t="s">
+      <c r="E10" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="I9" s="69"/>
-[...5 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="F10" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="17" t="s">
+      <c r="G10" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="18" t="s">
+      <c r="H10" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D10" s="19" t="s">
+      <c r="I10" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="E10" s="19" t="s">
+      <c r="J10" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="F10" s="20" t="s">
+      <c r="K10" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="G10" s="17" t="s">
+      <c r="L10" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="H10" s="18" t="s">
+    </row>
+    <row r="11" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="I10" s="21" t="s">
+      <c r="C11" s="23">
+        <v>0</v>
+      </c>
+      <c r="D11" s="23">
+        <v>0</v>
+      </c>
+      <c r="E11" s="23">
+        <v>0</v>
+      </c>
+      <c r="F11" s="56">
+        <v>0</v>
+      </c>
+      <c r="G11" s="57">
+        <v>0</v>
+      </c>
+      <c r="H11" s="23">
+        <v>0</v>
+      </c>
+      <c r="I11" s="23">
+        <v>0</v>
+      </c>
+      <c r="J11" s="23">
+        <v>0</v>
+      </c>
+      <c r="K11" s="56">
+        <v>0</v>
+      </c>
+      <c r="L11" s="66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B12" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="25"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="31"/>
+    </row>
+    <row r="13" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="30"/>
+      <c r="L13" s="31"/>
+    </row>
+    <row r="14" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="J10" s="21" t="s">
+      <c r="C14" s="32">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23">
+        <v>0</v>
+      </c>
+      <c r="F14" s="33">
+        <v>0</v>
+      </c>
+      <c r="G14" s="34">
+        <v>0</v>
+      </c>
+      <c r="H14" s="32">
+        <v>0</v>
+      </c>
+      <c r="I14" s="35">
+        <v>0</v>
+      </c>
+      <c r="J14" s="35">
+        <v>0</v>
+      </c>
+      <c r="K14" s="36">
+        <v>0</v>
+      </c>
+      <c r="L14" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B15" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="K10" s="22" t="s">
+      <c r="C15" s="25"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="31"/>
+    </row>
+    <row r="16" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B16" s="24"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="30"/>
+      <c r="L16" s="31"/>
+    </row>
+    <row r="17" spans="2:12" s="5" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="L10" s="22" t="s">
+      <c r="C17" s="32">
+        <v>0</v>
+      </c>
+      <c r="D17" s="23">
+        <v>0</v>
+      </c>
+      <c r="E17" s="23">
+        <v>0</v>
+      </c>
+      <c r="F17" s="33">
+        <v>0</v>
+      </c>
+      <c r="G17" s="34">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>0</v>
+      </c>
+      <c r="I17" s="35">
+        <v>0</v>
+      </c>
+      <c r="J17" s="35">
+        <v>0</v>
+      </c>
+      <c r="K17" s="36">
+        <v>0</v>
+      </c>
+      <c r="L17" s="33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B18" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="25"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="31"/>
+    </row>
+    <row r="19" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="37"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="40"/>
+    </row>
+    <row r="20" spans="2:12" s="5" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="44" t="s">
         <v>30</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="A13" s="24" t="str">
+      <c r="C20" s="53">
+        <f t="shared" ref="C20:L20" si="0">C11+C14+C17</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="54">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...14 lines deleted...]
-      <c r="A14" s="24" t="str">
+        <v>0</v>
+      </c>
+      <c r="E20" s="54">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...36 lines deleted...]
-      <c r="A15" s="24" t="str">
+        <v>0</v>
+      </c>
+      <c r="F20" s="46">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...16 lines deleted...]
-      <c r="A16" s="24" t="str">
+        <v>0</v>
+      </c>
+      <c r="G20" s="45">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...14 lines deleted...]
-      <c r="A17" s="24" t="str">
+        <v>0</v>
+      </c>
+      <c r="H20" s="45">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...36 lines deleted...]
-      <c r="A18" s="24" t="str">
+        <v>0</v>
+      </c>
+      <c r="I20" s="55">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...16 lines deleted...]
-      <c r="A19" s="24" t="str">
+        <v>0</v>
+      </c>
+      <c r="J20" s="54">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...14 lines deleted...]
-      <c r="A20" s="24" t="str">
+        <v>0</v>
+      </c>
+      <c r="K20" s="52">
         <f t="shared" si="0"/>
-        <v>XXX</v>
-[...186 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L20" s="67">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="68"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+    </row>
+    <row r="23" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B23" s="68"/>
+      <c r="C23" s="68"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="68"/>
+      <c r="G23" s="68"/>
+      <c r="H23" s="68"/>
+      <c r="I23" s="68"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="68"/>
+      <c r="L23" s="68"/>
+    </row>
+    <row r="24" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B24" s="69"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="70"/>
+      <c r="H24" s="70"/>
+      <c r="I24" s="70"/>
+      <c r="J24" s="70"/>
+      <c r="K24" s="70"/>
+      <c r="L24" s="70"/>
+    </row>
+    <row r="25" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+    </row>
+    <row r="26" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B26" s="48"/>
+    </row>
+    <row r="27" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B27" s="64"/>
+      <c r="C27" s="64"/>
+      <c r="D27" s="64"/>
+      <c r="E27" s="64"/>
+      <c r="F27" s="64"/>
+      <c r="G27" s="64"/>
+      <c r="H27" s="64"/>
+      <c r="I27" s="64"/>
+      <c r="J27" s="64"/>
+      <c r="K27" s="64"/>
+      <c r="L27" s="64"/>
+    </row>
+    <row r="28" spans="2:12" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="64"/>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+    </row>
+    <row r="29" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+    </row>
+    <row r="30" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="64"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="64"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="64"/>
+      <c r="I30" s="64"/>
+      <c r="J30" s="64"/>
+      <c r="K30" s="64"/>
+      <c r="L30" s="64"/>
+    </row>
+    <row r="31" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="64"/>
+      <c r="C31" s="64"/>
+      <c r="D31" s="64"/>
+      <c r="E31" s="64"/>
+      <c r="F31" s="64"/>
+      <c r="G31" s="64"/>
+      <c r="H31" s="64"/>
+      <c r="I31" s="64"/>
+      <c r="J31" s="64"/>
+      <c r="K31" s="64"/>
+      <c r="L31" s="64"/>
+    </row>
+    <row r="32" spans="2:12" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="B32" s="48"/>
+      <c r="K32" s="59"/>
     </row>
     <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="73" t="s">
-[...11 lines deleted...]
-      <c r="L33" s="74"/>
+      <c r="B33" s="58"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="L33" s="59"/>
     </row>
     <row r="34" spans="2:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B34" s="74"/>
-[...35 lines deleted...]
-      <c r="L36" s="74"/>
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="59"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="59"/>
+      <c r="J34" s="59"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="59"/>
+    </row>
+    <row r="35" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="59"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="59"/>
+      <c r="E35" s="59"/>
+      <c r="F35" s="59"/>
+      <c r="G35" s="59"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+      <c r="K35" s="59"/>
+      <c r="L35" s="59"/>
+    </row>
+    <row r="36" spans="2:12" ht="14.5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="59"/>
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
     </row>
     <row r="37" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="38" spans="2:12" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="38" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="39" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="40" spans="2:12" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.35">
+      <c r="B41" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...3 lines deleted...]
-    <mergeCell ref="B33:L36"/>
+  <mergeCells count="2">
     <mergeCell ref="B22:L23"/>
     <mergeCell ref="B24:L24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="65" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="57" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>